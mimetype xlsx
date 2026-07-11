--- v0 (2026-05-13)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Cafévärdar" sheetId="1" r:id="rId1"/>
     <sheet name="Gästhamnsvärdar" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="206">
   <si>
     <t>bokningsdatum</t>
   </si>
   <si>
     <t>namn</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>telefon</t>
   </si>
   <si>
     <t>2026-06-28</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
@@ -431,102 +431,246 @@
   <si>
     <t>2026-09-13</t>
   </si>
   <si>
     <t>2026-09-14</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>2026-09-16</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>2026-09-18</t>
   </si>
   <si>
     <t>Richard Hobro</t>
   </si>
   <si>
     <t>Eva Wörmke</t>
   </si>
   <si>
+    <t>Mats Gammals</t>
+  </si>
+  <si>
+    <t>Niclas Mannerlof</t>
+  </si>
+  <si>
     <t>Mats Kling</t>
   </si>
   <si>
+    <t>Mia Andersson</t>
+  </si>
+  <si>
     <t>Juan Echaiz</t>
   </si>
   <si>
+    <t>Markus Obinu</t>
+  </si>
+  <si>
+    <t>Ulf karlsson</t>
+  </si>
+  <si>
+    <t>Mats Gustafsson</t>
+  </si>
+  <si>
+    <t>Gert Nimblad</t>
+  </si>
+  <si>
+    <t>Mathias Östman</t>
+  </si>
+  <si>
+    <t>Marie Andersson</t>
+  </si>
+  <si>
     <t>Håkan odehn</t>
   </si>
   <si>
+    <t>Kerstin Hemmingsson</t>
+  </si>
+  <si>
+    <t>Sven Gunnar Persson</t>
+  </si>
+  <si>
+    <t>Claes &amp;amp; Eva Wörmke</t>
+  </si>
+  <si>
+    <t>Gunilla Andersson</t>
+  </si>
+  <si>
+    <t>Ralph Meyer</t>
+  </si>
+  <si>
+    <t>Inger Nicklagård och  von Post</t>
+  </si>
+  <si>
     <t>Christer Ringdahl, Pelle Hallström</t>
   </si>
   <si>
+    <t>Gerd &amp;amp; Mats Magnusson</t>
+  </si>
+  <si>
     <t>Hans Flennemo</t>
   </si>
   <si>
     <t>richardhobro50@outlook.com</t>
   </si>
   <si>
     <t>Eva.wormke@gmail.com</t>
   </si>
   <si>
+    <t>mats.gammals@qmt3.com</t>
+  </si>
+  <si>
+    <t>flygnicke@gmail.com</t>
+  </si>
+  <si>
     <t>matskling@me.com</t>
   </si>
   <si>
+    <t>miaintruder@hotmail.se</t>
+  </si>
+  <si>
     <t>jechaiz11@gmail.com</t>
   </si>
   <si>
+    <t>markus.obinu@web.de</t>
+  </si>
+  <si>
+    <t>ulfkarlsson1949@gmail.com</t>
+  </si>
+  <si>
+    <t>mustang05.mg@gmail.com</t>
+  </si>
+  <si>
+    <t>gert.nimblad@gmail.com</t>
+  </si>
+  <si>
+    <t>ostman.nassjo@gmail.com</t>
+  </si>
+  <si>
     <t>hakan.odehn@hotmail.com</t>
   </si>
   <si>
+    <t>kerhem@icloud.com</t>
+  </si>
+  <si>
+    <t>svengunnarpersson15@gmail.com</t>
+  </si>
+  <si>
+    <t>classe@gmail.com</t>
+  </si>
+  <si>
+    <t>Mats.gammals@qmt3.com</t>
+  </si>
+  <si>
+    <t>Gunilla@vasstorpet.se</t>
+  </si>
+  <si>
+    <t>Behrend.Lindern@t-online.de</t>
+  </si>
+  <si>
+    <t>ingelavonpost@gmail.com</t>
+  </si>
+  <si>
     <t>nfragtime@gmail.com</t>
   </si>
   <si>
+    <t>figeholm1@telia.com</t>
+  </si>
+  <si>
     <t>hansflennemo@gmail.com</t>
   </si>
   <si>
     <t>0739858391</t>
   </si>
   <si>
     <t>0739860165</t>
   </si>
   <si>
+    <t>0708440297</t>
+  </si>
+  <si>
+    <t>+46707591355</t>
+  </si>
+  <si>
     <t>0705631554</t>
   </si>
   <si>
+    <t>+46733746024</t>
+  </si>
+  <si>
     <t>+46763443157</t>
   </si>
   <si>
+    <t>0760100976</t>
+  </si>
+  <si>
+    <t>0761688322</t>
+  </si>
+  <si>
+    <t>0723133182</t>
+  </si>
+  <si>
+    <t>+46708115663</t>
+  </si>
+  <si>
+    <t>+46735308636</t>
+  </si>
+  <si>
     <t>0725731729</t>
   </si>
   <si>
+    <t>070-2182217</t>
+  </si>
+  <si>
+    <t>+46705104857</t>
+  </si>
+  <si>
+    <t>072-3411910</t>
+  </si>
+  <si>
+    <t>+46708440297</t>
+  </si>
+  <si>
+    <t>0705091592</t>
+  </si>
+  <si>
+    <t>+491737174694</t>
+  </si>
+  <si>
+    <t>+46702534271</t>
+  </si>
+  <si>
     <t>+46709225166</t>
+  </si>
+  <si>
+    <t>+46722348366</t>
   </si>
   <si>
     <t>0706001745</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1061,979 +1205,1600 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>137</v>
       </c>
       <c r="C2" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="D2" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="D3" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>137</v>
       </c>
       <c r="C4" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="D4" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>137</v>
       </c>
       <c r="C5" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="D5" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>137</v>
       </c>
       <c r="C6" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="D6" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>137</v>
       </c>
       <c r="C7" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="D7" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>138</v>
       </c>
       <c r="C8" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D8" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>138</v>
       </c>
       <c r="C9" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D9" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>138</v>
       </c>
       <c r="C10" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D10" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>138</v>
       </c>
       <c r="C11" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D11" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>138</v>
       </c>
       <c r="C12" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D12" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>138</v>
       </c>
       <c r="C13" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D13" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>138</v>
       </c>
       <c r="C14" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D14" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>54</v>
       </c>
+      <c r="B15" t="s">
+        <v>139</v>
+      </c>
+      <c r="C15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D15" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>55</v>
       </c>
+      <c r="B16" t="s">
+        <v>139</v>
+      </c>
+      <c r="C16" t="s">
+        <v>162</v>
+      </c>
+      <c r="D16" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>56</v>
       </c>
+      <c r="B17" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" t="s">
+        <v>163</v>
+      </c>
+      <c r="D17" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C18" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="D18" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C19" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="D19" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C20" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>60</v>
       </c>
+      <c r="B21" t="s">
+        <v>142</v>
+      </c>
+      <c r="C21" t="s">
+        <v>165</v>
+      </c>
+      <c r="D21" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>61</v>
       </c>
+      <c r="B22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C22" t="s">
+        <v>165</v>
+      </c>
+      <c r="D22" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>62</v>
       </c>
+      <c r="B23" t="s">
+        <v>142</v>
+      </c>
+      <c r="C23" t="s">
+        <v>165</v>
+      </c>
+      <c r="D23" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>63</v>
       </c>
+      <c r="B24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C24" t="s">
+        <v>165</v>
+      </c>
+      <c r="D24" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>64</v>
       </c>
       <c r="B25" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C25" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D25" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>65</v>
       </c>
       <c r="B26" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D26" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>66</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C27" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D27" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>67</v>
       </c>
       <c r="B28" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C28" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D28" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>68</v>
       </c>
+      <c r="B29" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" t="s">
+        <v>167</v>
+      </c>
+      <c r="D29" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>69</v>
       </c>
+      <c r="B30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" t="s">
+        <v>167</v>
+      </c>
+      <c r="D30" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>70</v>
       </c>
+      <c r="B31" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" t="s">
+        <v>167</v>
+      </c>
+      <c r="D31" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>71</v>
       </c>
+      <c r="B32" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" t="s">
+        <v>168</v>
+      </c>
+      <c r="D32" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>72</v>
       </c>
+      <c r="B33" t="s">
+        <v>145</v>
+      </c>
+      <c r="C33" t="s">
+        <v>168</v>
+      </c>
+      <c r="D33" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>73</v>
       </c>
+      <c r="B34" t="s">
+        <v>145</v>
+      </c>
+      <c r="C34" t="s">
+        <v>168</v>
+      </c>
+      <c r="D34" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>74</v>
       </c>
+      <c r="B35" t="s">
+        <v>145</v>
+      </c>
+      <c r="C35" t="s">
+        <v>168</v>
+      </c>
+      <c r="D35" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
+      <c r="B36" t="s">
+        <v>145</v>
+      </c>
+      <c r="C36" t="s">
+        <v>168</v>
+      </c>
+      <c r="D36" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
+      <c r="B37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" t="s">
+        <v>168</v>
+      </c>
+      <c r="D37" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>77</v>
       </c>
+      <c r="B38" t="s">
+        <v>145</v>
+      </c>
+      <c r="C38" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>78</v>
       </c>
+      <c r="B39" t="s">
+        <v>146</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>79</v>
       </c>
+      <c r="B40" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" t="s">
+        <v>169</v>
+      </c>
+      <c r="D40" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>80</v>
       </c>
+      <c r="B41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>81</v>
       </c>
+      <c r="B42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>82</v>
       </c>
+      <c r="B43" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" t="s">
+        <v>193</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>83</v>
       </c>
+      <c r="B44" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>84</v>
       </c>
+      <c r="B45" t="s">
+        <v>149</v>
+      </c>
+      <c r="C45" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>85</v>
       </c>
       <c r="B46" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="C46" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>86</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="C47" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>87</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="C48" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="D48" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>88</v>
       </c>
+      <c r="B49" t="s">
+        <v>151</v>
+      </c>
+      <c r="C49" t="s">
+        <v>173</v>
+      </c>
+      <c r="D49" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>89</v>
       </c>
+      <c r="B50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>90</v>
       </c>
+      <c r="B51" t="s">
+        <v>151</v>
+      </c>
+      <c r="C51" t="s">
+        <v>173</v>
+      </c>
+      <c r="D51" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>4</v>
       </c>
+      <c r="B52" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" t="s">
+        <v>173</v>
+      </c>
+      <c r="D52" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>5</v>
       </c>
+      <c r="B53" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" t="s">
+        <v>174</v>
+      </c>
+      <c r="D53" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>6</v>
       </c>
+      <c r="B54" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D54" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>7</v>
       </c>
+      <c r="B55" t="s">
+        <v>152</v>
+      </c>
+      <c r="C55" t="s">
+        <v>174</v>
+      </c>
+      <c r="D55" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
+      <c r="B56" t="s">
+        <v>152</v>
+      </c>
+      <c r="C56" t="s">
+        <v>174</v>
+      </c>
+      <c r="D56" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>9</v>
       </c>
+      <c r="B57" t="s">
+        <v>146</v>
+      </c>
+      <c r="C57" t="s">
+        <v>169</v>
+      </c>
+      <c r="D57" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>10</v>
       </c>
+      <c r="B58" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" t="s">
+        <v>169</v>
+      </c>
+      <c r="D58" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>11</v>
       </c>
+      <c r="B59" t="s">
+        <v>146</v>
+      </c>
+      <c r="C59" t="s">
+        <v>169</v>
+      </c>
+      <c r="D59" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>12</v>
       </c>
+      <c r="B60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C60" t="s">
+        <v>167</v>
+      </c>
+      <c r="D60" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>13</v>
       </c>
+      <c r="B61" t="s">
+        <v>144</v>
+      </c>
+      <c r="C61" t="s">
+        <v>167</v>
+      </c>
+      <c r="D61" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>14</v>
       </c>
+      <c r="B62" t="s">
+        <v>144</v>
+      </c>
+      <c r="C62" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>15</v>
       </c>
+      <c r="B63" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" t="s">
+        <v>167</v>
+      </c>
+      <c r="D63" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>16</v>
       </c>
       <c r="B64" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C64" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D64" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>17</v>
       </c>
       <c r="B65" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C65" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D65" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>18</v>
       </c>
       <c r="B66" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C66" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="D66" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>19</v>
       </c>
+      <c r="B67" t="s">
+        <v>153</v>
+      </c>
+      <c r="C67" t="s">
+        <v>175</v>
+      </c>
+      <c r="D67" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>20</v>
       </c>
+      <c r="B68" t="s">
+        <v>153</v>
+      </c>
+      <c r="C68" t="s">
+        <v>175</v>
+      </c>
+      <c r="D68" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>21</v>
       </c>
+      <c r="B69" t="s">
+        <v>153</v>
+      </c>
+      <c r="C69" t="s">
+        <v>175</v>
+      </c>
+      <c r="D69" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>22</v>
       </c>
+      <c r="B70" t="s">
+        <v>153</v>
+      </c>
+      <c r="C70" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>23</v>
       </c>
+      <c r="B71" t="s">
+        <v>139</v>
+      </c>
+      <c r="C71" t="s">
+        <v>176</v>
+      </c>
+      <c r="D71" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>24</v>
       </c>
+      <c r="B72" t="s">
+        <v>139</v>
+      </c>
+      <c r="C72" t="s">
+        <v>176</v>
+      </c>
+      <c r="D72" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>25</v>
       </c>
+      <c r="B73" t="s">
+        <v>139</v>
+      </c>
+      <c r="C73" t="s">
+        <v>176</v>
+      </c>
+      <c r="D73" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>26</v>
       </c>
+      <c r="B74" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" t="s">
+        <v>177</v>
+      </c>
+      <c r="D74" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>27</v>
       </c>
+      <c r="B75" t="s">
+        <v>154</v>
+      </c>
+      <c r="C75" t="s">
+        <v>177</v>
+      </c>
+      <c r="D75" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>28</v>
       </c>
+      <c r="B76" t="s">
+        <v>137</v>
+      </c>
+      <c r="C76" t="s">
+        <v>160</v>
+      </c>
+      <c r="D76" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>29</v>
       </c>
+      <c r="B77" t="s">
+        <v>137</v>
+      </c>
+      <c r="C77" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>30</v>
       </c>
+      <c r="B78" t="s">
+        <v>155</v>
+      </c>
+      <c r="C78" t="s">
+        <v>178</v>
+      </c>
+      <c r="D78" t="s">
+        <v>201</v>
+      </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>31</v>
       </c>
+      <c r="B79" t="s">
+        <v>155</v>
+      </c>
+      <c r="C79" t="s">
+        <v>178</v>
+      </c>
+      <c r="D79" t="s">
+        <v>201</v>
+      </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>32</v>
       </c>
+      <c r="B80" t="s">
+        <v>155</v>
+      </c>
+      <c r="C80" t="s">
+        <v>178</v>
+      </c>
+      <c r="D80" t="s">
+        <v>201</v>
+      </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>33</v>
       </c>
+      <c r="B81" t="s">
+        <v>156</v>
+      </c>
+      <c r="C81" t="s">
+        <v>179</v>
+      </c>
+      <c r="D81" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>34</v>
       </c>
+      <c r="B82" t="s">
+        <v>156</v>
+      </c>
+      <c r="C82" t="s">
+        <v>179</v>
+      </c>
+      <c r="D82" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>35</v>
       </c>
+      <c r="B83" t="s">
+        <v>156</v>
+      </c>
+      <c r="C83" t="s">
+        <v>179</v>
+      </c>
+      <c r="D83" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>36</v>
       </c>
+      <c r="B84" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" t="s">
+        <v>179</v>
+      </c>
+      <c r="D84" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>37</v>
       </c>
+      <c r="B85" t="s">
+        <v>156</v>
+      </c>
+      <c r="C85" t="s">
+        <v>179</v>
+      </c>
+      <c r="D85" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>38</v>
       </c>
+      <c r="B86" t="s">
+        <v>139</v>
+      </c>
+      <c r="C86" t="s">
+        <v>176</v>
+      </c>
+      <c r="D86" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>39</v>
       </c>
+      <c r="B87" t="s">
+        <v>139</v>
+      </c>
+      <c r="C87" t="s">
+        <v>176</v>
+      </c>
+      <c r="D87" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>40</v>
       </c>
       <c r="B88" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="C88" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="D88" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>91</v>
       </c>
       <c r="B89" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="C89" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="D89" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>92</v>
       </c>
       <c r="B90" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="C90" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="D90" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>93</v>
       </c>
       <c r="B91" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="C91" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="D91" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>94</v>
       </c>
+      <c r="B92" t="s">
+        <v>158</v>
+      </c>
+      <c r="C92" t="s">
+        <v>181</v>
+      </c>
+      <c r="D92" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>95</v>
       </c>
+      <c r="B93" t="s">
+        <v>158</v>
+      </c>
+      <c r="C93" t="s">
+        <v>181</v>
+      </c>
+      <c r="D93" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>96</v>
       </c>
+      <c r="B94" t="s">
+        <v>158</v>
+      </c>
+      <c r="C94" t="s">
+        <v>181</v>
+      </c>
+      <c r="D94" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>97</v>
       </c>
       <c r="B95" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="C95" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="D95" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>98</v>
       </c>
       <c r="B96" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="C96" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="D96" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>99</v>
       </c>
       <c r="B97" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="C97" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="D97" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>100</v>
       </c>
       <c r="B98" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="C98" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="D98" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>104</v>
       </c>
+      <c r="B102" t="s">
+        <v>151</v>
+      </c>
+      <c r="C102" t="s">
+        <v>173</v>
+      </c>
+      <c r="D102" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>105</v>
       </c>
+      <c r="B103" t="s">
+        <v>151</v>
+      </c>
+      <c r="C103" t="s">
+        <v>173</v>
+      </c>
+      <c r="D103" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>106</v>
       </c>
+      <c r="B104" t="s">
+        <v>151</v>
+      </c>
+      <c r="C104" t="s">
+        <v>173</v>
+      </c>
+      <c r="D104" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="113" spans="1:1">
+    <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="114" spans="1:1">
+    <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="115" spans="1:1">
+    <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="116" spans="1:1">
+    <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="117" spans="1:1">
+      <c r="B116" t="s">
+        <v>151</v>
+      </c>
+      <c r="C116" t="s">
+        <v>173</v>
+      </c>
+      <c r="D116" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="118" spans="1:1">
+      <c r="B117" t="s">
+        <v>151</v>
+      </c>
+      <c r="C117" t="s">
+        <v>173</v>
+      </c>
+      <c r="D117" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="119" spans="1:1">
+      <c r="B118" t="s">
+        <v>151</v>
+      </c>
+      <c r="C118" t="s">
+        <v>173</v>
+      </c>
+      <c r="D118" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="120" spans="1:1">
+    <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="121" spans="1:1">
+    <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="122" spans="1:1">
+    <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="123" spans="1:1">
+    <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="124" spans="1:1">
+    <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="125" spans="1:1">
+    <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="126" spans="1:1">
+    <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="127" spans="1:1">
+    <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="128" spans="1:1">
+    <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="129" spans="1:1">
       <c r="A129" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="130" spans="1:1">
       <c r="A130" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="131" spans="1:1">
       <c r="A131" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="133" spans="1:1">